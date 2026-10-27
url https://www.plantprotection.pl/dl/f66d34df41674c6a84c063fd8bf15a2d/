--- v0 (2026-10-05)
+++ v1 (2026-10-27)
@@ -823,322 +823,985 @@
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>[Full manuscript title]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:r>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8" w:rsidP="00EA0F5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[Write one coherent paragraph: research objective; study design and methods; principal results with quantitative evidence; conclusion and relevance to plant protection. Replace this instruction with the abstract.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8">
+    <w:p w:rsidR="00357801" w:rsidRPr="00357801" w:rsidRDefault="00357801" w:rsidP="00EA0F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357801">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00357801" w:rsidRPr="0074069B" w:rsidRDefault="00357801" w:rsidP="00357801">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The two-spotted spider mite (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tetranychus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>urticae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Koch) is a major agricultural pest, with increasing resistance to synthetic pesticides thereby, driving the search for natural alternatives. This study evaluated the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>acaricidal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and antioxidant activities of tea tree oil (TTO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Melaleuca </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alternifolia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Maiden and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Betch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cheel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), pumpkin seed oil (PSO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cucurbita pepo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.), and wheat germ oil (WGO, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Triticum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aestivum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.) against </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>urticae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Laboratory trials determined LC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1E77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and LC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1E77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> values for adults and eggs. Biochemical effects on mites surviving TTO exposure were assessed by analyzing </w:t>
+      </w:r>
       <w:r>
-        <w:t>Keywords: [term 1]; [term 2]; [term 3]; [term 4]; [term 5]; [term 6]</w:t>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lutathione S-transferase (GST), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cetylcholinesterase (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AchE</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arboxylesterase (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CarE</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), and α-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esterases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities. Antioxidant activity was evaluated via DPPH and ABTS assays. Gas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hromatography-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ass </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pectrometry (GC-MS) identified 24 compounds in TTO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003111E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with 4-terpineol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (36.65%) and γ-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>erpinene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (17.66%) as major components. TTO showed the highest </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>acaricidal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activity (LC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 0.3% for adults and 1.8% for eggs), outperforming PSO and WGO. TTO exposure significantly disrupted key enzymatic activities, impairing mite survival. Among the oils, TTO exhibited the strongest antioxidant activity. The antioxidant assays revealed that while all three oils demonstrated dose-dependent antioxidant effects, TTO was markedly more effective than PSO and WGO, although less potent than vitamin C and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trolox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Additionally, TTO exposure resulted in significant reductions in detoxification enzyme activity, particularly GST and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AchE</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, highlighting a biochemical mechanism underlying its </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>acaricidal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0074069B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> action. The lipophilic properties of TTO likely enhance its penetration through the mite cuticle, increasing its efficacy. These findings support the use of plant-derived oils as eco-friendly alternatives for sustainable pest management and suggest potential for further development into natural pesticide formulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00357801" w:rsidRDefault="00357801" w:rsidP="00EA0F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8">
+      <w:r w:rsidRPr="00357801">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> [term 1]; [term 2]; [term 3]; [term 4]; [term 5]; [term 6]</w:t>
+      </w:r>
+      <w:r w:rsidR="00357801">
+        <w:t xml:space="preserve"> – in alphabetical order</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidR="00357801">
+        <w:t xml:space="preserve"> [13 Times New Roman]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8" w:rsidP="00EA0F5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[Describe the plant protection problem and its practical or biological context. Summarize the evidence needed to understand the study and identify the unresolved question.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8">
       <w:r>
         <w:t>[Explain what this study adds. State the objective and the hypothesis or research question explicitly.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:r>
         <w:t>Materials and Methods</w:t>
       </w:r>
+      <w:r w:rsidR="00357801">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00357801">
+        <w:t>[13 Times New Roman]</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00067854">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Study setting and biological material</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
+      <w:r w:rsidR="00357801">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00357801" w:rsidRPr="00357801">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[First heading – 12 Times new Roman]</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8" w:rsidP="00EA0F5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[Describe location, dates, conditions, material origin and organism identification. Italicize scientific names and supply the authority on first mention in the abstract, text and tables.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00067854">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Experimental design and measurements</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00067854" w:rsidRPr="00067854" w:rsidRDefault="00067854" w:rsidP="00067854">
+    <w:p w:rsidR="00357801" w:rsidRPr="00357801" w:rsidRDefault="00357801" w:rsidP="00357801">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[Describe treatments, controls, allocation, experimental units, independent replicates, sampling and measurements. Supply enough detail for another researcher to reproduce the study.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00067854" w:rsidRDefault="00067854" w:rsidP="00067854">
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00067854">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Second heading</w:t>
       </w:r>
+      <w:r w:rsidR="00357801">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, if </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00357801">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>aplicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00357801">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 12 Times new Roman, italic</w:t>
+      </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8" w:rsidP="00EA0F5E">
-[...6 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="00357801" w:rsidRPr="00067854" w:rsidRDefault="00357801" w:rsidP="00067854"/>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r>
         <w:t>Statistical analysis</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8" w:rsidP="00EA0F5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[Specify the model or tests, response variables, assumptions, multiple comparisons and significance threshold. Identify the software and version; explain uncertainty estimates and missing-data handling where relevant.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00575943" w:rsidRPr="0070102F" w:rsidRDefault="00D673F8" w:rsidP="0070102F">
+    <w:p w:rsidR="00575943" w:rsidRPr="00357801" w:rsidRDefault="00D673F8" w:rsidP="0070102F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="0070102F">
+      <w:r w:rsidRPr="00357801">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Results</w:t>
+      </w:r>
+      <w:r w:rsidR="00357801" w:rsidRPr="00357801">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00357801" w:rsidRPr="00357801">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>[13 Times New Roman]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8" w:rsidP="00EA0F5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[Report results in the same order as the objectives. Give effect sizes, uncertainty and statistical evidence, as appropriate. Cite each table and figure when first discussing it.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8" w:rsidP="00EA0F5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[Example sentence to complete: Treatment effects on the measured response are summarized in Table 1.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8">
       <w:r>
         <w:t>[Insert Table 1 near here]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8" w:rsidP="00EA0F5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[Example sentence to complete: Changes in the measured response over time are shown in Fig. 1.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8">
       <w:r>
         <w:t>[Insert Fig. 1 near here]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00357801" w:rsidRDefault="00357801"/>
+    <w:p w:rsidR="00575943" w:rsidRPr="00357801" w:rsidRDefault="00D673F8" w:rsidP="00357801">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357801">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>Discussion</w:t>
+      </w:r>
+      <w:r w:rsidR="00357801">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00357801" w:rsidRPr="00357801">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>[13 Times New Roman]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8" w:rsidP="00EA0F5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[Interpret the findings in relation to the hypothesis and previous research. Explain plausible mechanisms, practical relevance, limitations and the conditions under which the findings apply.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8" w:rsidP="00EA0F5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[Finish with a concise conclusion supported by the results and identify the next research step. A separate Conclusions heading is optional rather than part of the mandatory structure listed in the instructions.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRPr="00067854" w:rsidRDefault="00D673F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067854">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acknowledgements</w:t>
       </w:r>
+      <w:r w:rsidR="00357801">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00357801" w:rsidRPr="00357801">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12 Times new Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00357801">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8" w:rsidP="00EA0F5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[Acknowledge eligible assistance. For blind review, mask any information that identifies the authors or institution; retain the complete wording for the final version.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRPr="00067854" w:rsidRDefault="00D673F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067854">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00357801">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00357801" w:rsidRPr="00357801">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12 Times new Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00357801">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8" w:rsidP="00EA0F5E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[Funding organisation and grant number, or an accurate statement that no specific funding was received. Mask identifying details only where needed for blind review and provide complete information to the journal.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00575943" w:rsidRDefault="00D673F8">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D368A" w:rsidRPr="006D368A" w:rsidRDefault="006D368A" w:rsidP="006D368A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D368A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00357801">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00357801" w:rsidRPr="00357801">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12 Times new Roman</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00357801">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="006D368A" w:rsidRPr="006D368A" w:rsidRDefault="006D368A" w:rsidP="00EA0F5E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D368A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Arrange</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006D368A">
         <w:rPr>
@@ -4086,52 +4749,50 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D368A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>proceedings</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00846BD9" w:rsidRPr="006D368A" w:rsidRDefault="00846BD9" w:rsidP="00EA0F5E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="006D368A" w:rsidRDefault="006D368A" w:rsidP="00EA0F5E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D368A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D368A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -5460,91 +6121,92 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00067854"/>
     <w:rsid w:val="00110F17"/>
     <w:rsid w:val="001361D9"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00357801"/>
     <w:rsid w:val="00575943"/>
     <w:rsid w:val="006D368A"/>
     <w:rsid w:val="0070102F"/>
     <w:rsid w:val="007E5411"/>
     <w:rsid w:val="00820CB8"/>
     <w:rsid w:val="00846BD9"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00D673F8"/>
     <w:rsid w:val="00E26F58"/>
     <w:rsid w:val="00EA0F5E"/>
     <w:rsid w:val="00EE2858"/>
     <w:rsid w:val="00EE66C5"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="257CCEBF"/>
+  <w14:docId w14:val="0733710B"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{707105BA-AEAF-4D69-83AD-92F4CC3DFFC0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -17260,91 +17922,91 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{195A2C1B-8D08-4659-87C3-9EB0F468EE37}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{889F14D3-A923-48CD-BBB8-0AE9095BC1CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>8754</Characters>
+  <Pages>9</Pages>
+  <Words>1766</Words>
+  <Characters>10601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>JPPR author manuscript template</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10193</CharactersWithSpaces>
+  <CharactersWithSpaces>12343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>JPPR author manuscript template</dc:title>
   <dc:subject/>
   <dc:creator>Monika Kardasz</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>